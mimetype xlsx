--- v0 (2026-05-01)
+++ v1 (2026-10-28)
@@ -338,216 +338,216 @@
   <si>
     <t>https://www.instagram.com/eserigos/</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/eserigos/</t>
   </si>
   <si>
     <t>Medio Ambiente, Mantenimiento y Limpieza de la Ciudad</t>
   </si>
   <si>
     <t>Parcial con una dedicación del 90 %</t>
   </si>
   <si>
     <t>(2024) 48297,63 €</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;strong&gt;Estudios&lt;/strong&gt;&lt;br&gt;Licenciado en Económicas, Universidad Católica, Argentina |&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;Trayectoria política&lt;/strong&gt;:&lt;br&gt;Afiliado a Vox desde 2015 y concejal de la oposición en Villaviciosa de Odón 2015-2019&lt;br&gt;&lt;strong&gt;Trayectoria profesional:&lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Socio Fundador Impacto Coleccionables, SLU (2005-actual, dedicada a la comercialización de bienes de colección en Estados Unidos, Canadá, Francia, Italia, Alemania, UK, España y Portugal. Fuerte base en Internet y medios editoriales.&lt;/li&gt;&lt;li&gt;Socio Fundador Inversiones del Sur de la Pampa, SL (2008-actual), dedicada a la inversión inmobiliaria con activos en Argentina. Actualmente dedicada a la explotación ganadera y desarrollos urbanísticos.&lt;/li&gt;&lt;li&gt;CEO VHobbies.com, LLC (2010-actual), marketplace nacida en Texas, especializada en moneda antigua. Líder mundial del sector, basado en precio fijo y subastas a través de las marcas vcoins.com y vautions.com&lt;/li&gt;&lt;li&gt;Socio Fundador Collectible Hispania, SL (2010-actual), dedicada a la inversión en empresas de Internet del sector del coleccionismo. Actualmente gestiona participaciones en Estados Unidos, Irlanda y Hong Kong.&lt;/li&gt;&lt;li&gt;Socio Fundador MATYP Consultores, SL&amp;nbsp; (2012-actual), dedicada a la inversión en empresas participadas. Actualmente gestiona participaciones en el sector financiero (Fintonic.com), energías renovables (Confidencial), marketplace inmobiliario en Latinoamérica (Resem Group) y por último Falabella Box gimnasio de alta gama en Madrid.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>Concejal delegado de Medio Ambiente, Mantenimiento y Limpieza de la Ciudad. Portavoz del grupo</t>
   </si>
   <si>
     <t>https://calendar.google.com/calendar/embed?src=eserigosaytovilla%40gmail.com&amp;ctz=Europe%2FMadrid</t>
   </si>
   <si>
+    <t>Federico Crespo Iglesias</t>
+  </si>
+  <si>
+    <t>Portavoz del Grupo Municipal PP</t>
+  </si>
+  <si>
+    <t>fcrespo@v-odon.es</t>
+  </si>
+  <si>
+    <t>Parcial con dedicación del 90%</t>
+  </si>
+  <si>
+    <t>(2024) 51858,13 €</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;strong&gt;DATOS BIOGRÁFICOS&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Estudios&lt;/strong&gt;&lt;br&gt;Licenciado en Administración y Dirección de Empresas- Universidad San Pablo CEU, Madrid | Máster en Liderazgo Democrático y Comunicación Política-Universidad Complutense, Madrid; Diploma Acreditativo de la IX Curso de Marketing para Emprendedores-Universidad San Pablo CEU, Madrid; Diploma Acreditativo de Curso de Liderazgo sobre Protocolo Empresarial-Universidad San Pablo CEU, Madrid.&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;strong&gt;OTRA INFORMACIÓN&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;strong&gt;Trayectoria política:&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;2006-2011 Presidente de NNGG del PP de Villaviciosa de Odón,:&lt;/li&gt;&lt;li&gt;2008-2011 miembro vocal de la Junta Directiva de NNGG; 2008-2011 miembro vocal del Comité Ejecutivo de NNGG de Madrid; 2017-2021 miembro del Comité Ejecutivo del PP de Villaviciosa de Odón; Mayo 2021 Jefe de campaña elecciones autonómicas; 2021-fecha Tesorero y Secretario General del PP de Villaviciosa de Odón; marzo-mayo 2023 miembro del equipo de la oficina de Dirigentes Nacionales del PP de Madrid elecciones;&amp;nbsp;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;Trayectoria profesional:&lt;/strong&gt;&amp;nbsp;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Enero 2018 -Actualidad Gerente • Responsable Área de Salones • Betslots CR-COD SL&lt;/li&gt;&lt;li&gt;Enero 2015-enero de 2018 Gerente operaciones Grupo Henares • Responsable Área de Salones • Automáticos Henares SL&amp;nbsp;&lt;/li&gt;&lt;li&gt;Junio 2007- septiembre de 2015 Coordinador Áreas de Gobierno • Ayuntamiento de Villaviciosa de Odón&amp;nbsp;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>Portavoz del Grupo Municipal</t>
+  </si>
+  <si>
+    <t>https://calendar.google.com/calendar/embed?src=fcrespoaytovilla%40gmail.com&amp;ctz=Europe%2FMadrid</t>
+  </si>
+  <si>
+    <t>Grupo Municipal Partido Popular</t>
+  </si>
+  <si>
+    <t>Inmaculada Delgado Cortijo</t>
+  </si>
+  <si>
+    <t>Concejala del equipo de gobierno</t>
+  </si>
+  <si>
+    <t>idelgado@v-odon.es</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/inmadelgado_villa?utm_source=ig_web_button_share_sheet&amp;igsh=ZDNlZDc0MzIxNw==</t>
+  </si>
+  <si>
+    <t>Educación, Juventud, Empleo, Sanidad y Consumo, Menor y Mujer</t>
+  </si>
+  <si>
+    <t>Exclusiva</t>
+  </si>
+  <si>
+    <t>(2024) 37949,5 €</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;Hasta la toma de posesión como cargo público, desempeñaba su carrera profesional en el departamento de admisiones de la Universidad Europea de Madrid. Formaba parte de un equipo de profesionales en el que prestaba servicios de orientación, en colegios ubicados en toda España, así como de búsqueda de talentos y reclutamiento. A su vez, era la responsable del marketing para promover y posicionar productos y/o servicios relacionados con su departamento en la universidad.&lt;br&gt;&lt;br&gt;En los últimos años, antes de su incorporación al ayuntamiento de Villaviciosa de Odón, además, oficiaba, como maestra de ceremonias, las jornadas de puertas abiertas realizadas en el campus principal, en las que se han llegado a recibir más de 600 personas.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Concejal delegada de Educación, Juventud, Empleo, Sanidad y Consumo, Menor y Mujer</t>
+  </si>
+  <si>
+    <t>https://calendar.google.com/calendar/embed?src=idelgadoaytovilla%40gmail.com&amp;ctz=Europe%2FMadrid</t>
+  </si>
+  <si>
     <t>Pablo Antonio Rodríguez Delgado</t>
   </si>
   <si>
+    <t>Portavoz del equipo de Gobierno</t>
+  </si>
+  <si>
     <t>parodriguez@v-odon.es</t>
   </si>
   <si>
     <t>https://twitter.com/prguezdelgado</t>
   </si>
   <si>
     <t>https://es.linkedin.com/in/prguezdelgado</t>
   </si>
   <si>
     <t>Obras Públicas, Subvenciones y Entidades Urbanísticas</t>
   </si>
   <si>
-    <t>Exclusiva</t>
-[...1 lines deleted...]
-  <si>
     <t>(2024) 54640,32 €</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;strong&gt;Estudios&lt;/strong&gt;&lt;br&gt;Ingeniero de Caminos, Canales y Puertos, Master in Business Administration y Máster en Dirección y Gestión de Proyectos.&lt;br&gt;&lt;strong&gt;Experiencia Profesional&amp;nbsp;&lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Actualmente Concejal de Obras Públicas, Entidades Urbanísticas y Subvenciones del Ayuntamiento de Villaviciosa de Odón.&lt;/li&gt;&lt;li&gt;Hasta la toma de posesión como cargo público, desde 2021 hasta 2023, Responsable del Departamento de Construcción para Madrid y Castilla La Mancha en OCA ICP, liderando equipo de profesionales en el ámbito de la construcción, prestando servicios como organismo de control técnico (OCT), coordinación de seguridad y salud, control de calidad, control de ejecución de obras e instalaciones, control y pruebas de estanqueidad, auditorías técnicas o peritajes, así como servicios ligados a la eficiencia energética, como auditorías, certificados o cálculo de huella de carbono, entre otros, tanto para empresas privadas como para administraciones públicas.&lt;/li&gt;&lt;li&gt;Previamente, desde 2015 hasta el 2021, trabajé en INCLAM, S.A., primero como ingeniero de la División EPC y posteriormente como Responsable de Proyectos de Infraestructuras Hidráulicas para Centroamérica y Perú, desarrollando proyectos “llave en mano” o EPC (Ingeniería, Suministro y Construcción, en inglés) de plantas potabilizadoras, depuradoras, redes de abastecimiento y saneamiento de agua, depósitos de almacenamiento, plantas modulares o sistemas de tratamiento, residiendo entre un 25% y un 50% de mi tiempo en países como Honduras, Nicaragua, Perú o Guinea Ecuatorial.&lt;/li&gt;&lt;li&gt;Las construcciones más significativas que lideré son la potabilizadora de Catacamas (Honduras), la potabilizadora de Quiruvilca (Perú), el depósito de Santa Rosa de Copán (Honduras) o la central hidroeléctrica de La Mora (Nicaragua).&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
-    <t>Concejal delegado de Obras Públicas, Subvenciones y Entidades Urbanísticas</t>
+    <t>Portavoz del equipo de Gobierno. Concejal delegado de Obras Públicas, Subvenciones y Entidades Urbanísticas</t>
   </si>
   <si>
     <t>https://calendar.google.com/calendar/embed?src=parodriguezaytovilla%40gmail.com&amp;ctz=Europe%2FMadrid</t>
   </si>
   <si>
-    <t>Grupo Municipal Partido Popular</t>
-[...28 lines deleted...]
-  <si>
     <t>Francisco Javier Moreno Herranz</t>
   </si>
   <si>
     <t>fjmoreno@v-odon.es</t>
   </si>
   <si>
-    <t>Urbanismo, Patrimonio y Seguridad Ciudadana y Protección Civil</t>
-[...2 lines deleted...]
-    <t>Parcial con dedicación del 90%</t>
+    <t>Urbanismo y Patrimonio</t>
   </si>
   <si>
     <t>(2024) 49217,11 €</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;strong&gt;Estudios&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;Arquitecto Superior por la Escuela Superior de Arte y Arquitectura UEM | Doctorado en Arquitectura: Escalas de Arquitectura. Elogio del Detalle&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;Trayectoria política:&lt;/strong&gt;&lt;br&gt;Concejal del Ayuntamiento de Villaviciosa de Odón desde junio de 2023 hasta la actualidad.&lt;br&gt;&lt;strong&gt;Trayectoria profesional:&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;2004-2014 Profesor del Departamento de Urbanismo e Historia de la Arquitectura de la UEM&lt;/li&gt;&lt;li&gt;2004-2023 Arquitecto profesión libre&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
-    <t>Concejal delegado de Urbanismo, Patrimonio y Seguridad Ciudadana y Protección Civil</t>
+    <t>Concejal delegado de Urbanismo y Patrimonio</t>
   </si>
   <si>
     <t>Isabel Donate Palencia</t>
   </si>
   <si>
     <t>idonate@v-odon.es</t>
   </si>
   <si>
-    <t>Participación Ciudadana, Sanidad y Consumo, Comercio e Industria y Turismo</t>
+    <t>Servicios Sociales, Familia, Mayores, Participación Ciudadana, Cultura, Comercio e Industria y Turismo</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;strong&gt;Estudios&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;Licenciada en Farmacia por la Universidad Complutense de Madrid | Especializada en el uso racional del medicamento, Sistemas Personalizados de Dosificación (SPD) y Marketing Farmacéutico, entre otros&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;EXPERIENCIA PROFESIONAL&lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;Farmaceutica adjunta y responsable de administracion en distintas oficinas de farmacia. analista responsable de control de calidad de piensos compuestos y materias primas para alimentacion animal en distintas empresas del sector.&amp;nbsp; &amp;nbsp;&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;Concejal del Ayuntamiento de Villaviciosa de Odon desde junio de 2023&lt;br&gt;&lt;br&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>Concejal delegada de Participación Ciudadana, Sanidad y Consumo, Comercio e Industria y Turismo</t>
+    <t>Concejal delegada de Servicios Sociales, Familia, Mayores, Participación Ciudadana, Cultura, Comercio e Industria y Turismo</t>
   </si>
   <si>
     <t>https://calendar.google.com/calendar/embed?src=idonatepalencia%40gmail.com&amp;ctz=Europe%2FMadrid</t>
   </si>
   <si>
     <t>Imanol Fernández Gama</t>
   </si>
   <si>
     <t>Concejal del Equipo de Gobierno</t>
   </si>
   <si>
     <t>ifernandez@v-odon.es</t>
   </si>
   <si>
-    <t>Vivienda, Transporte, Movilidad y Atención al Ciudadano</t>
+    <t>Vivienda, Transporte, Atención al Ciudadano y Servicios Generales</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;strong&gt;Estudios&lt;/strong&gt;&lt;br&gt;Graduado en Administración y Dirección de Empresas&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;EXPERIENCIA PROFESIONAL&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;2023-Actualidad: concejal de Vivienda, Transporte, Movilidad y Atención al Ciudadano ayuntamiento de Villaviciosa de Odón&amp;nbsp;&lt;/li&gt;&lt;li&gt;2022-2023 BVJ: responsable del área de tramitación de subvenciones fondos Next Generation.&amp;nbsp;&lt;/li&gt;&lt;li&gt;2016-2022 Empresa Municipal de Vivienda y Suelo de Torrejón de Ardoz (EMVS) director del departamento de rehabilitación y estudios de vivienda.&amp;nbsp;&lt;/li&gt;&lt;li&gt;2013-2016 Empresa Municipal de Vivienda y Suelo de Rivas Vaciamadrid (EMVS) director del departamento de impagos, Director departamento de renta social.&amp;nbsp;&lt;/li&gt;&lt;li&gt;2010-2013 Z.G.sl.: Responsable de estudios de viabilidad económica, departamento de concursos públicos&amp;nbsp;&lt;/li&gt;&lt;li&gt;2006-2010 Empresa Municipal de Vivienda y Suelo de Torrejón de Ardoz (EMVS) Tareas administrativas.&amp;nbsp;&lt;/li&gt;&lt;li&gt;2002-2004 Colegio Munabe: Entrenador de equipos juveniles de Baloncesto.&amp;nbsp;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
-    <t>Concejal delegado de Vivienda, Transporte, Movilidad y Atención al Ciudadano</t>
+    <t>Concejal delegado de Vivienda, Transporte, Atención al Ciudadano y Servicios Generales</t>
   </si>
   <si>
     <t>https://calendar.google.com/calendar/embed?src=ifernandezaytovilla%40gmail.com&amp;ctz=Europe%2FMadrid</t>
   </si>
   <si>
     <t>María San Román Alonso</t>
   </si>
   <si>
-    <t>Concejal del equipo de Gobierno</t>
+    <t>Primera Teniente de Alcalde</t>
   </si>
   <si>
     <t>msanroman@v-odon.es</t>
   </si>
   <si>
-    <t>Servicios Sociales, Familia, Menor, Mujer y Mayores</t>
+    <t>Economía, Hacienda y Contratación, Seguridad Ciudadana y Protección Civil</t>
   </si>
   <si>
     <t>(2024) 56193,24 €</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;strong&gt;DATOS BIOGRÁFICOS&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;Estudios&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;Licenciada en Derecho por la Universidad Carlos III de Madrid y plaza en propiedad de Técnico Superior en Contratación Pública EMVS.&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;strong&gt;Trayectoria política:&lt;/strong&gt;&lt;br&gt;Miembro del Comité Ejecutivo Municipal del Partido Popular desde hace 21 años, inicialmente como miembro nato por ostentar el cargo de secretaria general de NNGG, y posteriormente como Vicesecretaria de Participación y Organización.&lt;br&gt;Trayectoria profesional: Comenzó su actividad laboral en la Empresa Municipal de la Vivienda y Suelo de Madrid en el departamento de Patrimonio y más adelante en el Gabinete de dirección.&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;Trayectoria profesional:&lt;/strong&gt;&lt;br&gt;Ha trabajado en el Departamento jurídico de Inmuebles del Banco Santander (Santander Global Facilities) durante 2 años.&lt;br&gt;En noviembre de 2022 aprobó la plaza de Técnico Superior en el departamento de Contratación, adscrito a la Dirección de Servicios Jurídicos de la EMVS de Madrid&lt;br&gt;&lt;br&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>Concejal delegada de Servicios Sociales, Familia, Menor, Mujer y Mayores</t>
+    <t>Concejal delegada de Economía, Hacienda y Contratación, Seguridad Ciudadana y Protección Civil</t>
   </si>
   <si>
     <t>https://calendar.google.com/calendar/embed?src=mpbaosaytovilla%40gmail.com&amp;ctz=Europe%2FMadrid</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://calendar.google.com/calendar/embed?src=fcrespoaytovilla%40gmail.com&amp;ctz=Europe%2FMadrid</t>
   </si>
   <si>
     <t>Juan Pedro Izquierdo Casquero</t>
   </si>
   <si>
     <t>Alcalde-Presidente</t>
   </si>
   <si>
     <t>jpizquierdoaytovilla@gmail.com</t>
   </si>
   <si>
     <t>https://www.instagram.com/juanpeizquierdo?igsh=MWViNzZ4Njg4NWhqMg==</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/juan-pedro-izquierdo-39402527/</t>
   </si>
   <si>
     <t>(2024) 64306,16 €</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;strong&gt;Estudios&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;Master de Seguridad y Protección del Patrimonio por la Universidad Europea de Madrid. Habilitación como Director de Seguridad por el Ministerio de Interior y Mediador de Seguros y Reaseguro Grupo B por el Colegio de Mediadores de Seguros de Madrid.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Trayectoria política:&lt;/strong&gt;&lt;br&gt;Actualmente desempeñando el puesto de Alcalde de Villaviciosa de Odón, durante los años 1999 y 2007 ocupó las responsabilidades de concejal de Urbanismo y Teniente de alcalde de Seguridad Ciudadana.&amp;nbsp; En el Partido Popular fue Secretario General del PP de Villaviciosa entre 2002 y 2007 y en la actualidad es Presidente del partido a nivel municipal.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Trayectoria profesional:&lt;/strong&gt;&lt;br&gt;Su experiencia en la empresa privada está ligada al sector de servicios financieros desde 1988 llegando a ocupar el puesto de Manager de Producción y Prevención del Fraude y del Blanqueo de Capitales. Actualmente en excedencia.&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://calendar.google.com/calendar/embed?src=jpizquierdoaytovilla@gmail.com&amp;ctz=Europe/Madrid</t>
   </si>
@@ -926,60 +926,60 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="121" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="69" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="88" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="121" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="45" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="2890" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="116" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="113" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="146" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="117" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="88" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
@@ -1663,491 +1663,488 @@
       </c>
       <c r="R14" t="s">
         <v>37</v>
       </c>
       <c r="S14" t="s">
         <v>105</v>
       </c>
       <c r="V14" t="s">
         <v>106</v>
       </c>
       <c r="W14">
         <v>3</v>
       </c>
       <c r="Y14" t="s">
         <v>107</v>
       </c>
       <c r="Z14">
         <v>1</v>
       </c>
       <c r="AD14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="1">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>108</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="E15">
         <v>195</v>
       </c>
       <c r="G15" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="I15" t="s">
         <v>110</v>
       </c>
-      <c r="K15" t="s">
+      <c r="N15" t="s">
         <v>111</v>
       </c>
-      <c r="M15" t="s">
+      <c r="O15" t="s">
         <v>112</v>
       </c>
-      <c r="N15" t="s">
+      <c r="P15" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>37</v>
+      </c>
+      <c r="R15" t="s">
+        <v>37</v>
+      </c>
+      <c r="S15" t="s">
         <v>113</v>
       </c>
-      <c r="O15" t="s">
+      <c r="V15" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
       <c r="W15">
         <v>9</v>
       </c>
       <c r="Y15" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="Z15">
         <v>1</v>
       </c>
       <c r="AD15" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="1">
         <v>954</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D16" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E16">
         <v>195</v>
       </c>
       <c r="G16" t="s">
+        <v>119</v>
+      </c>
+      <c r="J16" t="s">
+        <v>120</v>
+      </c>
+      <c r="M16" t="s">
         <v>121</v>
       </c>
-      <c r="J16" t="s">
+      <c r="N16" t="s">
         <v>122</v>
       </c>
-      <c r="M16" t="s">
+      <c r="O16" t="s">
         <v>123</v>
       </c>
-      <c r="N16" t="s">
-[...2 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>37</v>
+      </c>
+      <c r="R16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S16" t="s">
         <v>124</v>
       </c>
-      <c r="P16" t="s">
-[...8 lines deleted...]
-      <c r="S16" t="s">
+      <c r="V16" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="W16">
         <v>8</v>
       </c>
       <c r="Y16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="Z16">
         <v>1</v>
       </c>
       <c r="AD16" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="1">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B17" t="s">
         <v>30</v>
       </c>
       <c r="C17" t="s">
+        <v>127</v>
+      </c>
+      <c r="D17" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E17">
         <v>195</v>
       </c>
       <c r="G17" t="s">
         <v>129</v>
       </c>
+      <c r="I17" t="s">
+        <v>130</v>
+      </c>
+      <c r="K17" t="s">
+        <v>131</v>
+      </c>
       <c r="M17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N17" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="O17" t="s">
-        <v>132</v>
+        <v>133</v>
+      </c>
+      <c r="P17" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>37</v>
+      </c>
+      <c r="R17" t="s">
+        <v>37</v>
       </c>
       <c r="S17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="V17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="W17">
-        <v>7</v>
+        <v>8</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>136</v>
       </c>
       <c r="Z17">
         <v>1</v>
       </c>
       <c r="AD17" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="1">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D18" t="s">
         <v>73</v>
       </c>
       <c r="E18">
         <v>195</v>
       </c>
       <c r="G18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="O18" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>37</v>
+        <v>140</v>
       </c>
       <c r="S18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="V18" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="W18">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>7</v>
       </c>
       <c r="Z18">
         <v>1</v>
       </c>
       <c r="AD18" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="1">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B19" t="s">
         <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>73</v>
       </c>
       <c r="E19">
         <v>195</v>
       </c>
       <c r="G19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N19" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="O19" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="P19" t="s">
         <v>37</v>
       </c>
       <c r="Q19" t="s">
         <v>37</v>
       </c>
       <c r="R19" t="s">
         <v>37</v>
       </c>
       <c r="S19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="V19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="W19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="Z19">
         <v>1</v>
       </c>
       <c r="AD19" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="1">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B20" t="s">
         <v>30</v>
       </c>
       <c r="C20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E20">
         <v>195</v>
       </c>
       <c r="G20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="N20" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="O20" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="P20" t="s">
         <v>37</v>
       </c>
       <c r="Q20" t="s">
         <v>37</v>
       </c>
       <c r="R20" t="s">
         <v>37</v>
       </c>
       <c r="S20" t="s">
         <v>153</v>
       </c>
       <c r="V20" t="s">
         <v>154</v>
       </c>
       <c r="W20">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Y20" t="s">
         <v>155</v>
       </c>
       <c r="Z20">
         <v>1</v>
       </c>
       <c r="AD20" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="1">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" t="s">
         <v>156</v>
       </c>
       <c r="D21" t="s">
         <v>157</v>
       </c>
       <c r="E21">
         <v>195</v>
       </c>
       <c r="G21" t="s">
         <v>158</v>
       </c>
       <c r="M21" t="s">
         <v>159</v>
       </c>
       <c r="N21" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="O21" t="s">
         <v>160</v>
       </c>
       <c r="P21" t="s">
         <v>37</v>
       </c>
       <c r="Q21" t="s">
         <v>37</v>
       </c>
       <c r="R21" t="s">
         <v>37</v>
       </c>
       <c r="S21" t="s">
         <v>161</v>
       </c>
       <c r="V21" t="s">
         <v>162</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
       <c r="Y21" t="s">
         <v>163</v>
       </c>
       <c r="Z21">
         <v>1</v>
       </c>
       <c r="AD21" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="1">
         <v>947</v>
       </c>
       <c r="B22" t="s">
         <v>30</v>
       </c>
       <c r="C22" t="s">
         <v>164</v>
       </c>
       <c r="D22" t="s">
         <v>165</v>
       </c>
       <c r="E22">
         <v>195</v>
       </c>
       <c r="G22" t="s">
         <v>166</v>
       </c>
       <c r="J22" t="s">
         <v>167</v>
       </c>
       <c r="K22" t="s">
         <v>168</v>
       </c>
       <c r="N22" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="O22" t="s">
         <v>169</v>
       </c>
       <c r="P22" t="s">
         <v>37</v>
       </c>
       <c r="Q22" t="s">
         <v>37</v>
       </c>
       <c r="R22" t="s">
         <v>37</v>
       </c>
       <c r="S22" t="s">
         <v>170</v>
       </c>
       <c r="W22">
         <v>1</v>
       </c>
       <c r="Y22" t="s">
         <v>171</v>
       </c>
       <c r="Z22">
         <v>1</v>
       </c>
       <c r="AD22" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">