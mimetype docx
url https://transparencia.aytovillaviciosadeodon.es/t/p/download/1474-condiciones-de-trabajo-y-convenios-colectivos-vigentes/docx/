--- v0 (2026-06-14)
+++ v1 (2026-10-28)
@@ -66,50 +66,98 @@
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denominación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="62400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documento</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Acuerdo Pleno Incoación procedimiento revisión de oficio de determinadas cláusulas del Acuerdo que regula las condiciones de trabajo de los funcionarios del Ayuntamiento de Villaviciosa de Odón y de su Anexo con las condiciones de trabajo particulares del cuerpo de policía local.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="62400" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOCM 20261019-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="62400" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438400" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACUERDO Funcionarios BOCM 2011_05_28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="62400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>