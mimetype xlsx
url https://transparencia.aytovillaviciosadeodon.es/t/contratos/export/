--- v2 (2026-09-12)
+++ v3 (2026-10-28)
@@ -45,50 +45,59 @@
     <t>formalizados</t>
   </si>
   <si>
     <t>adjudicados</t>
   </si>
   <si>
     <t>menores</t>
   </si>
   <si>
     <t>licitaciones_anuladas</t>
   </si>
   <si>
     <t>resueltos</t>
   </si>
   <si>
     <t>modificados</t>
   </si>
   <si>
     <t>penalidades</t>
   </si>
   <si>
     <t xml:space="preserve">
 Fecha
 Documento
 Descargar
+3er trimestre
+Contratos menores y propuestas de compras del Departamento de Urbanismo
+Documento
+2º trimestre
+Contratos menores y propuestas de compras del Departamento de Urbanismo
+Documento
+2º cuatrimestre
+Contratos menores del Deparamento de Educación
+Documento
 23-04-2026
  Contratos menores de la Concejalía de Entidades Urbanísticas adjudicados durante el primer trimestre del 2026
 Documento
 9-03-2026
 Contrato menor de Servicio de anotación de Mandamientos de embargos
 Documento
 2026
 Relación de contratos de menores
 Documento
 1er Trimestre 2026
 Contratos menores de Urbanismo
 Documento
 1er Cuatrimestre 2026
 Contratos menores de Educación
 Documento
 2º Cuatrimestre
 Contratos menores de Educación
 Documento
 1er Semestre
 Contratos Menores de Obras
 Documento
 1er Semestre
 Contratos Menores de Servicios Sociales
 Documento
 </t>