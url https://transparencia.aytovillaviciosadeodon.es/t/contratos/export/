--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -54,99 +54,117 @@
     <t>licitaciones_anuladas</t>
   </si>
   <si>
     <t>resueltos</t>
   </si>
   <si>
     <t>modificados</t>
   </si>
   <si>
     <t>penalidades</t>
   </si>
   <si>
     <t xml:space="preserve">
 Fecha
 Documento
 Descargar
 23-04-2026
  Contratos menores de la Concejalía de Entidades Urbanísticas adjudicados durante el primer trimestre del 2026
 Documento
 9-03-2026
 Contrato menor de Servicio de anotación de Mandamientos de embargos
 Documento
 2026
 Relación de contratos de menores
 Documento
+1er Trimestre 2026
+Contratos menores de Urbanismo
+Documento
+1er Cuatrimestre 2026
+Contratos menores de Educación
+Documento
+2º Cuatrimestre
+Contratos menores de Educación
+Documento
+1er Semestre
+Contratos Menores de Obras
+Documento
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Fecha
 Documento
 Descargar
 11-03-2026
 Modificación segunda del contrato del servicio intregral de Conservación, Limpieza y Mantenimiento de Zonas Verdes (Lote 1)
 Documento
 18-02-2026
 Modificación segunda del contrato del servicio para la gestión de la Escuela Infantil Juan Farias, ubicada en la C/Toledo, Núm. 18
 Documento
 </t>
   </si>
   <si>
     <t> 
 2025
 Contratos menores Alcaldía
 Documento
 2025
 Contratos menores de Seguridad Ciudadana y Proteccion_Civil
 Documento
 2025
 Contratos menores de Educación
 Documento
 2025
 Contratos menores Concejalía de Entidades Urbanísticas
 Documento
 2025
 Contratos contratos menores y peticiones de compras adjudicados de obras públicas
 Documento
 2025
 Contratos menores de la Concejalía de Participación Ciudadana y Fiestas 
 Documento
 2025
 Contratos menores Nuevas Tecnologías
 Documento
 2025
  Contratos menores y propuestas de compras del servicio de Urbanismo
 Documento
 2025
 Contratos menores biblioteca 
 Documento
 2025
 Contratos menores de la Concejalía de Medio de Ambiente
 Documento
 2025
  Contratos menores tramitados por el Area de Cultura (2º, 3º y 4º trimestre 2025)
+Documento
+2025
+Contratos menores del Departamento de Prensa
+Documento
+2025
+Contratos de turismo
 Documento
  </t>
   </si>
   <si>
     <t xml:space="preserve">
 Fecha
 Documento
 Descargar
 04-07-2025
 Modificación del contrato del servicio integral de conservación, limpieza y mantenimiento de zonas verdes (lote 1) (Expte.: 50/25)
 Documento
 27-06-2025
 Modificación contrato servicio Campamento de Verano 2025
 Documento
 </t>
   </si>
   <si>
     <t xml:space="preserve">Listado Contratos Formalizados:
 2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Listado Contratos menores:
 1er Trimestre 2024
 2º Trimestre 2024