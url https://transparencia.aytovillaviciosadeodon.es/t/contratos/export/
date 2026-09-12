--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -65,50 +65,53 @@
   <si>
     <t xml:space="preserve">
 Fecha
 Documento
 Descargar
 23-04-2026
  Contratos menores de la Concejalía de Entidades Urbanísticas adjudicados durante el primer trimestre del 2026
 Documento
 9-03-2026
 Contrato menor de Servicio de anotación de Mandamientos de embargos
 Documento
 2026
 Relación de contratos de menores
 Documento
 1er Trimestre 2026
 Contratos menores de Urbanismo
 Documento
 1er Cuatrimestre 2026
 Contratos menores de Educación
 Documento
 2º Cuatrimestre
 Contratos menores de Educación
 Documento
 1er Semestre
 Contratos Menores de Obras
+Documento
+1er Semestre
+Contratos Menores de Servicios Sociales
 Documento
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Fecha
 Documento
 Descargar
 11-03-2026
 Modificación segunda del contrato del servicio intregral de Conservación, Limpieza y Mantenimiento de Zonas Verdes (Lote 1)
 Documento
 18-02-2026
 Modificación segunda del contrato del servicio para la gestión de la Escuela Infantil Juan Farias, ubicada en la C/Toledo, Núm. 18
 Documento
 </t>
   </si>
   <si>
     <t> 
 2025
 Contratos menores Alcaldía
 Documento
 2025
 Contratos menores de Seguridad Ciudadana y Proteccion_Civil
 Documento
 2025